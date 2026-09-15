--- v0 (2025-11-18)
+++ v1 (2026-09-15)
@@ -1,3076 +1,2121 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
-  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14" xml:space="preserve">
   <w:body>
-    <w:p w:rsidR="00914150" w:rsidRPr="00043879" w:rsidRDefault="00043879" w:rsidP="00043879">
+    <w:p>
       <w:pPr>
-        <w:spacing w:line="500" w:lineRule="exact"/>
-[...1 lines deleted...]
-        <w:jc w:val="center"/>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:sz w:val="36"/>
-          <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00043879">
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
-[...1 lines deleted...]
-          <w:szCs w:val="36"/>
+          <w:spacing w:val="-1"/>
         </w:rPr>
-        <w:t>農業部農田水利署嘉南管理處</w:t>
+        <w:t>補助案網頁公告範例(增修版)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00914150" w:rsidRPr="006F1AEB" w:rsidRDefault="00043879" w:rsidP="00043879">
+    <w:p>
       <w:pPr>
-        <w:spacing w:line="500" w:lineRule="exact"/>
-        <w:jc w:val="center"/>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-[...1 lines deleted...]
-          <w:szCs w:val="36"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>網頁路徑：首頁</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>政府資訊公開</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>支付或接受之補助</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>補捐助規定</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>補助資訊公告</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="15"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Malgun Gothic"/>
+          <w:b/>
+          <w:sz w:val="17"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
-[...1 lines deleted...]
-          <w:szCs w:val="36"/>
+          <w:rFonts w:ascii="Malgun Gothic"/>
+          <w:b/>
+          <w:sz w:val="17"/>
         </w:rPr>
-        <w:t xml:space="preserve">       </w:t>
-[...25 lines deleted...]
-        <w:t>(範例)</w:t>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" allowOverlap="1" layoutInCell="1" locked="0" behindDoc="1" simplePos="0" relativeHeight="487587840">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>842772</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>223826</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="9008110" cy="1045844"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapTopAndBottom/>
+                <wp:docPr id="1" name="Textbox 1"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic>
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvPr id="1" name="Textbox 1"/>
+                      <wps:cNvSpPr txBox="1"/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="9008110" cy="1045844"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:ln w="6095">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p>
+                            <w:pPr>
+                              <w:pStyle w:val="BodyText"/>
+                              <w:spacing w:before="58"/>
+                              <w:ind w:right="107"/>
+                              <w:jc w:val="right"/>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:spacing w:val="-4"/>
+                              </w:rPr>
+                              <w:t>申請補助者應自行確認是否屬「公職人員利益衝突迴避法」(下稱本法)第 </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:spacing w:val="-2"/>
+                              </w:rPr>
+                              <w:t>2</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:spacing w:val="-31"/>
+                              </w:rPr>
+                              <w:t> 條及第 </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:spacing w:val="-2"/>
+                              </w:rPr>
+                              <w:t>3</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:spacing w:val="-11"/>
+                              </w:rPr>
+                              <w:t> 條所稱公職人員或其關係</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p>
+                            <w:pPr>
+                              <w:pStyle w:val="BodyText"/>
+                              <w:spacing w:before="43"/>
+                              <w:ind w:right="105"/>
+                              <w:jc w:val="right"/>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:spacing w:val="-10"/>
+                              </w:rPr>
+                              <w:t>人，並注意本法第 </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:spacing w:val="-2"/>
+                              </w:rPr>
+                              <w:t>14</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:spacing w:val="-15"/>
+                              </w:rPr>
+                              <w:t> 條相關限制之規定。另為本法第 </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:spacing w:val="-2"/>
+                              </w:rPr>
+                              <w:t>14</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:spacing w:val="-36"/>
+                              </w:rPr>
+                              <w:t> 條第 </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:spacing w:val="-2"/>
+                              </w:rPr>
+                              <w:t>2</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:spacing w:val="-11"/>
+                              </w:rPr>
+                              <w:t> 項規定之補助或交易行為前，應主動向機關據實表</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p>
+                            <w:pPr>
+                              <w:pStyle w:val="BodyText"/>
+                              <w:spacing w:before="42"/>
+                              <w:ind w:right="108"/>
+                              <w:jc w:val="right"/>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:spacing w:val="-4"/>
+                              </w:rPr>
+                              <w:t>明身分關係，並填復「公職人員利益衝突迴避法第 </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:spacing w:val="-2"/>
+                              </w:rPr>
+                              <w:t>14</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:spacing w:val="-19"/>
+                              </w:rPr>
+                              <w:t> 條第 </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:spacing w:val="-2"/>
+                              </w:rPr>
+                              <w:t>2</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:spacing w:val="-9"/>
+                              </w:rPr>
+                              <w:t> 項公職人員及關係人身分關係揭露表」(下載連結)予</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p>
+                            <w:pPr>
+                              <w:pStyle w:val="BodyText"/>
+                              <w:spacing w:before="39"/>
+                              <w:ind w:left="108"/>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:spacing w:val="-6"/>
+                              </w:rPr>
+                              <w:t>機關。違反前述規定者，依本法第 </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:spacing w:val="-2"/>
+                              </w:rPr>
+                              <w:t>18</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:spacing w:val="-12"/>
+                              </w:rPr>
+                              <w:t> 條規定處罰。</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shapetype id="_x0000_t202" o:spt="202" coordsize="21600,21600" path="m,l,21600r21600,l21600,xe">
+                <v:stroke joinstyle="miter"/>
+                <v:path gradientshapeok="t" o:connecttype="rect"/>
+              </v:shapetype>
+              <v:shape style="position:absolute;margin-left:66.360001pt;margin-top:17.624161pt;width:709.3pt;height:82.35pt;mso-position-horizontal-relative:page;mso-position-vertical-relative:paragraph;z-index:-15728640;mso-wrap-distance-left:0;mso-wrap-distance-right:0" type="#_x0000_t202" id="docshape1" filled="false" stroked="true" strokeweight=".47998pt" strokecolor="#000000">
+                <v:textbox inset="0,0,0,0">
+                  <w:txbxContent>
+                    <w:p>
+                      <w:pPr>
+                        <w:pStyle w:val="BodyText"/>
+                        <w:spacing w:before="58"/>
+                        <w:ind w:right="107"/>
+                        <w:jc w:val="right"/>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr>
+                          <w:spacing w:val="-4"/>
+                        </w:rPr>
+                        <w:t>申請補助者應自行確認是否屬「公職人員利益衝突迴避法」(下稱本法)第 </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:spacing w:val="-2"/>
+                        </w:rPr>
+                        <w:t>2</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:spacing w:val="-31"/>
+                        </w:rPr>
+                        <w:t> 條及第 </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:spacing w:val="-2"/>
+                        </w:rPr>
+                        <w:t>3</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:spacing w:val="-11"/>
+                        </w:rPr>
+                        <w:t> 條所稱公職人員或其關係</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p>
+                      <w:pPr>
+                        <w:pStyle w:val="BodyText"/>
+                        <w:spacing w:before="43"/>
+                        <w:ind w:right="105"/>
+                        <w:jc w:val="right"/>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr>
+                          <w:spacing w:val="-10"/>
+                        </w:rPr>
+                        <w:t>人，並注意本法第 </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:spacing w:val="-2"/>
+                        </w:rPr>
+                        <w:t>14</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:spacing w:val="-15"/>
+                        </w:rPr>
+                        <w:t> 條相關限制之規定。另為本法第 </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:spacing w:val="-2"/>
+                        </w:rPr>
+                        <w:t>14</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:spacing w:val="-36"/>
+                        </w:rPr>
+                        <w:t> 條第 </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:spacing w:val="-2"/>
+                        </w:rPr>
+                        <w:t>2</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:spacing w:val="-11"/>
+                        </w:rPr>
+                        <w:t> 項規定之補助或交易行為前，應主動向機關據實表</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p>
+                      <w:pPr>
+                        <w:pStyle w:val="BodyText"/>
+                        <w:spacing w:before="42"/>
+                        <w:ind w:right="108"/>
+                        <w:jc w:val="right"/>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr>
+                          <w:spacing w:val="-4"/>
+                        </w:rPr>
+                        <w:t>明身分關係，並填復「公職人員利益衝突迴避法第 </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:spacing w:val="-2"/>
+                        </w:rPr>
+                        <w:t>14</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:spacing w:val="-19"/>
+                        </w:rPr>
+                        <w:t> 條第 </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:spacing w:val="-2"/>
+                        </w:rPr>
+                        <w:t>2</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:spacing w:val="-9"/>
+                        </w:rPr>
+                        <w:t> 項公職人員及關係人身分關係揭露表」(下載連結)予</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p>
+                      <w:pPr>
+                        <w:pStyle w:val="BodyText"/>
+                        <w:spacing w:before="39"/>
+                        <w:ind w:left="108"/>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr>
+                          <w:spacing w:val="-6"/>
+                        </w:rPr>
+                        <w:t>機關。違反前述規定者，依本法第 </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:spacing w:val="-2"/>
+                        </w:rPr>
+                        <w:t>18</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:spacing w:val="-12"/>
+                        </w:rPr>
+                        <w:t> 條規定處罰。</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <v:stroke dashstyle="solid"/>
+                <w10:wrap type="topAndBottom"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:tbl>
-[...1887 lines deleted...]
-    <w:p w:rsidR="00914150" w:rsidRPr="00914150" w:rsidRDefault="00914150" w:rsidP="00914150">
+    <w:p>
       <w:pPr>
-        <w:autoSpaceDE w:val="0"/>
-[...1 lines deleted...]
-        <w:adjustRightInd w:val="0"/>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="14" w:after="1"/>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:cs="標楷體"/>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Malgun Gothic"/>
+          <w:b/>
+          <w:sz w:val="14"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
-        <w:tblInd w:w="-108" w:type="dxa"/>
+        <w:jc w:val="left"/>
+        <w:tblInd w:w="206" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="nil"/>
-[...2 lines deleted...]
-          <w:right w:val="nil"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
-        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="01E0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1458"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="1458"/>
+        <w:gridCol w:w="1539"/>
+        <w:gridCol w:w="1719"/>
+        <w:gridCol w:w="1417"/>
+        <w:gridCol w:w="1702"/>
+        <w:gridCol w:w="1702"/>
+        <w:gridCol w:w="1985"/>
+        <w:gridCol w:w="1702"/>
+        <w:gridCol w:w="2124"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00914150" w:rsidRPr="00914150">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:val="500"/>
+          <w:trHeight w:val="1439" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1458" w:type="dxa"/>
-[...117 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="1539" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Malgun Gothic"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="208"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>補助項目</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1719" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Malgun Gothic"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="297"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>補助法令</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Malgun Gothic"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="143"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>申請期間</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1702" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Malgun Gothic"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="289"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>資格條件</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1702" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="16"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Malgun Gothic"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="288"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>審查方式</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="163"/>
+              <w:ind w:left="3" w:right="2"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>個別受補助者</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="362"/>
+              <w:ind w:left="3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>金額上限</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1702" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="163"/>
+              <w:ind w:left="3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>全案預算金</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="362"/>
+              <w:ind w:left="3" w:right="3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>額概估</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2124" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="163"/>
+              <w:ind w:left="5" w:right="1"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>審查權限</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="362"/>
+              <w:ind w:left="5"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>(中央/地方)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="1439" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1539" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="280" w:lineRule="auto" w:before="191"/>
+              <w:ind w:left="107" w:right="98"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>OO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-7"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> 污染防治</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>設備補助(範</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>例)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1719" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="280" w:lineRule="auto" w:before="371"/>
+              <w:ind w:left="107" w:right="87"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="8"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>農業部主管計</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>畫補助基準</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="11"/>
+              <w:ind w:left="104"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>113</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-28"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> 年 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-27"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> 月</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="53"/>
+              <w:ind w:left="104"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="56"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> 日起至</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="52"/>
+              <w:ind w:left="104"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>113</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-20"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> 年</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-45"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> 月</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="53"/>
+              <w:ind w:left="104"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>31</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-24"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> 日止</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1702" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="280" w:lineRule="auto" w:before="191"/>
+              <w:ind w:left="106" w:right="23"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="54"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>學術研究單</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-20"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>位、農民、民間</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>團體</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1702" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="371"/>
+              <w:ind w:left="106"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>詳見補助基準</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="53"/>
+              <w:ind w:left="106"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>○○○(編號)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="280" w:lineRule="auto" w:before="11"/>
+              <w:ind w:left="103" w:right="105"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-28"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>補 助 以 不 超 過</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>1/2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-9"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> 為原則，</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="1"/>
+              <w:ind w:left="103"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="12"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>最高補助上限為</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="52"/>
+              <w:ind w:left="103"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>50</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> 萬元。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1702" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="116"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Malgun Gothic"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="3" w:right="3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>1,000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-24"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> 萬元</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2124" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="280" w:lineRule="auto" w:before="371"/>
+              <w:ind w:left="103" w:right="59"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="34"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>地方政府具有實</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>質審查權限</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="1442" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1539" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="280" w:lineRule="auto" w:before="11"/>
+              <w:ind w:left="107" w:right="63"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="24"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>補助農會辦理農業推廣</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="25"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>教育設施或</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="2"/>
+              <w:ind w:left="107"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>設備(範例)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1719" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="280" w:lineRule="auto" w:before="11"/>
+              <w:ind w:left="107" w:right="87"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="8"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>農業部農業推廣教育設施補助計畫研提及</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="2"/>
+              <w:ind w:left="107"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>補助要點</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="280" w:lineRule="auto" w:before="191"/>
+              <w:ind w:left="104" w:right="99"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:w w:val="85"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>OO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-9"/>
+                <w:w w:val="85"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> 年 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:w w:val="85"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>O</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-8"/>
+                <w:w w:val="85"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> 月 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:w w:val="85"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>O</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="19"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>日起至 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>OO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>日止</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1702" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="280" w:lineRule="auto" w:before="191"/>
+              <w:ind w:left="106" w:right="85"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>詳見補助要點 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="16"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>( 連 結 網</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>址：…)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1702" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="280" w:lineRule="auto" w:before="191"/>
+              <w:ind w:left="106" w:right="86"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>詳見補助要點 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="16"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>( 連 結 網</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>址：…)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="280" w:lineRule="auto" w:before="371"/>
+              <w:ind w:left="103" w:right="105"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-28"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>詳 見 補 助 要 點</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> (連結網址：…)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1702" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="117"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Malgun Gothic"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="3" w:right="3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>5,000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-24"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t> 萬元</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2124" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="280" w:lineRule="auto" w:before="371"/>
+              <w:ind w:left="103" w:right="59"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="34"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>中央及地方均有</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>實質審查權限</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00914150" w:rsidRPr="00914150" w:rsidRDefault="00914150" w:rsidP="00914150">
-[...23 lines deleted...]
-      <w:docGrid w:linePitch="326"/>
+    <w:sectPr>
+      <w:type w:val="continuous"/>
+      <w:pgSz w:w="16840" w:h="11910" w:orient="landscape"/>
+      <w:pgMar w:top="1340" w:bottom="280" w:left="1275" w:right="1275"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
-[...2 lines deleted...]
-    <w:charset w:val="00"/>
+<w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+  <w:font w:name="Times New Roman">
+    <w:altName w:val="Times New Roman"/>
+    <w:charset w:val="1"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="SimSun">
+    <w:altName w:val="SimSun"/>
+    <w:charset w:val="1"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Malgun Gothic">
+    <w:altName w:val="Malgun Gothic"/>
+    <w:charset w:val="1"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="新細明體">
-[...2 lines deleted...]
-    <w:charset w:val="88"/>
+  <w:font w:name="Cambria">
+    <w:altName w:val="Cambria"/>
+    <w:charset w:val="1"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
-[...21 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-[...7 lines deleted...]
-  <w:characterSpacingControl w:val="compressPunctuation"/>
+<w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
+  <w:zoom w:percent="120"/>
+  <w:defaultTabStop w:val="720"/>
+  <w:drawingGridHorizontalSpacing w:val="110"/>
+  <w:displayHorizontalDrawingGridEvery w:val="2"/>
+  <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
-    <w:spaceForUL/>
-[...1 lines deleted...]
-    <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
-    <w:doNotExpandShiftReturn/>
-    <w:adjustLineHeightInTable/>
+    <w:shapeLayoutLikeWW8/>
     <w:useFELayout/>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
-[...4 lines deleted...]
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
+    <w:compatSetting w:val="14" w:uri="http://schemas.microsoft.com/office/word" w:name="compatibilityMode"/>
   </w:compat>
-  <w:rsids>
-[...34 lines deleted...]
-  <w15:docId w15:val="{8D570D13-8033-400E-BE84-ECA4123B9D55}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...1 lines deleted...]
-        <w:sz w:val="24"/>
+        <w:rFonts w:cstheme="minorBidi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:asciiTheme="minorHAnsi"/>
+        <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
+        <w:lang w:val="en-US" w:bidi="ar-SA" w:eastAsia="en-US"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
-[...383 lines deleted...]
-  <w:style w:type="character" w:default="1" w:styleId="a0">
+  <w:style w:styleId="DefaultParagraphFont" w:default="1" w:type="character">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="a1">
-[...1 lines deleted...]
-    <w:uiPriority w:val="99"/>
+  <w:style w:styleId="TableNormal" w:default="1" w:type="table">
+    <w:name w:val="Table Normal"/>
+    <w:uiPriority w:val="2"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
+    <w:qFormat/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
-        <w:left w:w="108" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
-        <w:right w:w="108" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="a2">
+  <w:style w:styleId="NoList" w:default="1" w:type="numbering">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
-[...1 lines deleted...]
-    <w:rsid w:val="00914150"/>
+  <w:style w:default="1" w:styleId="Normal" w:type="paragraph">
+    <w:name w:val="Normal"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr>
+      <w:rFonts w:ascii="SimSun" w:hAnsi="SimSun" w:eastAsia="SimSun" w:cs="SimSun"/>
+      <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:styleId="BodyText" w:type="paragraph">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
     <w:pPr>
-      <w:widowControl w:val="0"/>
-[...2 lines deleted...]
-      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:before="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:cs="標楷體"/>
-[...2 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:rFonts w:ascii="SimSun" w:hAnsi="SimSun" w:eastAsia="SimSun" w:cs="SimSun"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="a3">
-[...13 lines deleted...]
-    </w:tblPr>
+  <w:style w:styleId="Heading1" w:type="paragraph">
+    <w:name w:val="Heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:line="424" w:lineRule="exact"/>
+      <w:ind w:left="2"/>
+      <w:jc w:val="center"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="SimSun" w:hAnsi="SimSun" w:eastAsia="SimSun" w:cs="SimSun"/>
+      <w:sz w:val="36"/>
+      <w:szCs w:val="36"/>
+      <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:styleId="Heading2" w:type="paragraph">
+    <w:name w:val="Heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:line="470" w:lineRule="exact"/>
+      <w:ind w:left="165"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Malgun Gothic" w:hAnsi="Malgun Gothic" w:eastAsia="Malgun Gothic" w:cs="Malgun Gothic"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:styleId="ListParagraph" w:type="paragraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr>
+      <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:styleId="TableParagraph" w:type="paragraph">
+    <w:name w:val="Table Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr>
+      <w:rFonts w:ascii="SimSun" w:hAnsi="SimSun" w:eastAsia="SimSun" w:cs="SimSun"/>
+      <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
+    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</file>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/></Relationships>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 佈景主題">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック Light"/>
+        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线 Light"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
-[...16 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
-[...16 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:lumMod val="110000"/>
-[...1 lines deleted...]
-                <a:tint val="67000"/>
+                <a:tint val="50000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="35000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="73000"/>
+                <a:tint val="37000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="81000"/>
+                <a:tint val="15000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="1"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:satMod val="103000"/>
-[...1 lines deleted...]
-                <a:tint val="94000"/>
+                <a:shade val="51000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="80000">
               <a:schemeClr val="phClr">
-                <a:satMod val="110000"/>
-[...1 lines deleted...]
-                <a:shade val="100000"/>
+                <a:shade val="93000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="99000"/>
-[...1 lines deleted...]
-                <a:shade val="78000"/>
+                <a:shade val="94000"/>
+                <a:satMod val="135000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr">
+              <a:shade val="95000"/>
+              <a:satMod val="105000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
-[...6 lines deleted...]
-          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
-          <a:effectLst/>
-[...2 lines deleted...]
-          <a:effectLst/>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="38000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="63000"/>
+                <a:alpha val="35000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:scene3d>
+            <a:camera prst="orthographicFront">
+              <a:rot lat="0" lon="0" rev="0"/>
+            </a:camera>
+            <a:lightRig rig="threePt" dir="t">
+              <a:rot lat="0" lon="0" rev="1200000"/>
+            </a:lightRig>
+          </a:scene3d>
+          <a:sp3d>
+            <a:bevelT w="63500" h="25400"/>
+          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:solidFill>
-[...4 lines deleted...]
-        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="93000"/>
-[...2 lines deleted...]
-                <a:lumMod val="102000"/>
+                <a:tint val="40000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="40000">
               <a:schemeClr val="phClr">
-                <a:tint val="98000"/>
-[...2 lines deleted...]
-                <a:lumMod val="103000"/>
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="63000"/>
-                <a:satMod val="120000"/>
+                <a:shade val="20000"/>
+                <a:satMod val="255000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+          </a:path>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="80000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+                <a:satMod val="200000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+          </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
-  <a:extLst>
-[...3 lines deleted...]
-  </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>290</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>2</Lines>
-  <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>339</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
-[...6 lines deleted...]
-  <cp:lastPrinted></cp:lastPrinted>
+  <dc:creator>政風處黎玉豪</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Converter">
+    <vt:lpwstr>SolidFramework v10.0.19910.1</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Created">
+    <vt:filetime>2026-07-28T00:00:00Z</vt:filetime>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Creator">
+    <vt:lpwstr>Microsoft® Word LTSC</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="LastSaved">
+    <vt:filetime>2026-08-06T00:00:00Z</vt:filetime>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="Producer">
+    <vt:lpwstr>Microsoft® Word LTSC</vt:lpwstr>
+  </property>
+</Properties>
+</file>